--- v0 (2026-05-07)
+++ v1 (2026-07-01)
@@ -1,59 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="63E01B82" w14:textId="77777777" w:rsidR="00176C5F" w:rsidRPr="00FB2F8B" w:rsidRDefault="00176C5F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="278C3B72" w14:textId="77777777" w:rsidR="00571EC9" w:rsidRDefault="00571EC9" w:rsidP="00571EC9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:i/>
@@ -295,111 +293,111 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64EE3523" w14:textId="77777777" w:rsidR="00E03177" w:rsidRPr="0064399D" w:rsidRDefault="00E03177" w:rsidP="00E03177">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-42"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1691"/>
-        <w:gridCol w:w="1678"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1252"/>
         <w:gridCol w:w="4559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E03177" w:rsidRPr="0064399D" w14:paraId="667D7271" w14:textId="77777777" w:rsidTr="00424296">
+      <w:tr w:rsidR="00E03177" w:rsidRPr="0064399D" w14:paraId="667D7271" w14:textId="77777777" w:rsidTr="00E13803">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="217971AF" w14:textId="77777777" w:rsidR="00E03177" w:rsidRPr="0064399D" w:rsidRDefault="00E03177" w:rsidP="00424296">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064399D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Issue date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B0B049D" w14:textId="6AABB493" w:rsidR="00E03177" w:rsidRPr="0064399D" w:rsidRDefault="006F1E71" w:rsidP="00424296">
+          <w:p w14:paraId="4B0B049D" w14:textId="3339C0B0" w:rsidR="00E03177" w:rsidRPr="0064399D" w:rsidRDefault="00E13803" w:rsidP="00424296">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F1E71">
+            <w:r w:rsidRPr="00F7580E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>July 2024</w:t>
+              <w:t>September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="00BCE42A" w14:textId="77777777" w:rsidR="00E03177" w:rsidRPr="0064399D" w:rsidRDefault="00E03177" w:rsidP="00424296">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064399D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Review date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4559" w:type="dxa"/>
             <w:tcBorders>
@@ -418,111 +416,118 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="759C58CD" w14:textId="77777777" w:rsidR="00E03177" w:rsidRPr="0064399D" w:rsidRDefault="00E03177" w:rsidP="00E03177">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
-        <w:gridCol w:w="1673"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1247"/>
         <w:gridCol w:w="4564"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E03177" w:rsidRPr="0064399D" w14:paraId="096EC0BF" w14:textId="77777777" w:rsidTr="00424296">
+      <w:tr w:rsidR="00E03177" w:rsidRPr="0064399D" w14:paraId="096EC0BF" w14:textId="77777777" w:rsidTr="00E13803">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0A07A511" w14:textId="77777777" w:rsidR="00E03177" w:rsidRPr="0064399D" w:rsidRDefault="00E03177" w:rsidP="00424296">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064399D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Version:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62542290" w14:textId="77777777" w:rsidR="00E03177" w:rsidRPr="00760F6A" w:rsidRDefault="00E03177" w:rsidP="00424296">
+          <w:p w14:paraId="62542290" w14:textId="0CE26D37" w:rsidR="00E03177" w:rsidRPr="00760F6A" w:rsidRDefault="00E03177" w:rsidP="00424296">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00760F6A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>2.0</w:t>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF69D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1247" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="50BEE0A7" w14:textId="77777777" w:rsidR="00E03177" w:rsidRPr="0064399D" w:rsidRDefault="00E03177" w:rsidP="00424296">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064399D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Issued by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4564" w:type="dxa"/>
@@ -1216,101 +1221,117 @@
           <w:tcPr>
             <w:tcW w:w="5737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1203C655" w14:textId="6CDE2155" w:rsidR="00E03177" w:rsidRPr="006F1E71" w:rsidRDefault="00BB2EEE" w:rsidP="00424296">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F1E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Whole document review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03177" w:rsidRPr="0064399D" w14:paraId="7B9B7E55" w14:textId="77777777" w:rsidTr="00424296">
+      <w:tr w:rsidR="00E13803" w:rsidRPr="0064399D" w14:paraId="7B9B7E55" w14:textId="77777777" w:rsidTr="00424296">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62A3B4A6" w14:textId="6E74EF29" w:rsidR="00E03177" w:rsidRPr="0064399D" w:rsidRDefault="00E03177" w:rsidP="00424296">
+          <w:p w14:paraId="62A3B4A6" w14:textId="139CCEDF" w:rsidR="00E13803" w:rsidRPr="00873648" w:rsidRDefault="00E13803" w:rsidP="00E13803">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00873648">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>September 2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D56422F" w14:textId="77777777" w:rsidR="00E03177" w:rsidRPr="0064399D" w:rsidRDefault="00E03177" w:rsidP="00424296">
+          <w:p w14:paraId="3D56422F" w14:textId="77777777" w:rsidR="00E13803" w:rsidRPr="0064399D" w:rsidRDefault="00E13803" w:rsidP="00E13803">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3135E4E9" w14:textId="77777777" w:rsidR="00E03177" w:rsidRPr="0064399D" w:rsidRDefault="00E03177" w:rsidP="00424296">
+          <w:p w14:paraId="3135E4E9" w14:textId="34872DCF" w:rsidR="00E13803" w:rsidRPr="0064399D" w:rsidRDefault="00E13803" w:rsidP="00E13803">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F7580E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Inclusion of AI guidance</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="174A6BDB" w14:textId="77777777" w:rsidR="00E03177" w:rsidRDefault="00E03177" w:rsidP="00571EC9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D187678" w14:textId="77777777" w:rsidR="00E03177" w:rsidRDefault="00E03177" w:rsidP="00571EC9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:after="100"/>
@@ -2546,69 +2567,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. This includes any USB flash drive, MP3 player, tablet, smartphone or other similar device, whether connected via the USB port, infra-red connection or in any other way. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="7610BE33" w14:textId="1057023B" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="a590180"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">We monitor all emails passing through our system for viruses. You should exercise </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> when opening unsolicited emails from unknown sources or an email which appears suspicious (for example, if it contains a file whose name ends in .exe). Inform </w:t>
+        <w:t xml:space="preserve">We monitor all emails passing through our system for viruses. You should exercise particular caution when opening unsolicited emails from unknown sources or an email which appears suspicious (for example, if it contains a file whose name ends in .exe). Inform </w:t>
       </w:r>
       <w:r w:rsidR="00A5075C" w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to [</w:t>
       </w:r>
       <w:r w:rsidR="00A5075C" w:rsidRPr="00A5075C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">your line manager </w:t>
       </w:r>
       <w:r w:rsidR="00A5075C" w:rsidRPr="00A5075C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3036,123 +3039,87 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="3B90476E" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="a191074"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agree to terms, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> contractual commitments or make representations by email unless appropriate authority has been obtained. A name typed at the end of an email is a signature in the same way as a name written at the end of a letter.</w:t>
+        <w:t>Agree to terms, enter into contractual commitments or make representations by email unless appropriate authority has been obtained. A name typed at the end of an email is a signature in the same way as a name written at the end of a letter.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="29111C9B" w14:textId="717A71CE" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="a448814"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Download or email text, music or any other content on the </w:t>
       </w:r>
       <w:r w:rsidR="00CB0079" w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>internet,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which is subject to copyright protection, unless </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> owner of such works allows this.</w:t>
+        <w:t xml:space="preserve"> which is subject to copyright protection, unless it is clear that the owner of such works allows this.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="10833164" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="a647827"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Send messages from another person's email address (unless authorised) or under an assumed name.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="140A7CF5" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
@@ -3615,131 +3582,349 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="1EC2289E" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="a625775"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">You should not access any web page or download any image, document or other file from the internet which could be regarded as illegal, offensive, discriminatory, in bad taste or immoral. Even web content which is legal in the UK may be in sufficient bad taste to fall within this prohibition. </w:t>
-[...17 lines deleted...]
-        <w:t>, if any person (whether intended to view the page or not) might be offended by the contents of a page, or if the fact that our software has accessed the page or file might be a source of embarrassment if made public, then viewing it will be a breach of this policy.</w:t>
+        <w:t>You should not access any web page or download any image, document or other file from the internet which could be regarded as illegal, offensive, discriminatory, in bad taste or immoral. Even web content which is legal in the UK may be in sufficient bad taste to fall within this prohibition. As a general rule, if any person (whether intended to view the page or not) might be offended by the contents of a page, or if the fact that our software has accessed the page or file might be a source of embarrassment if made public, then viewing it will be a breach of this policy.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="199D014E" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="a340745"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Except as authorised in the proper performance of your duties, you should not under any circumstances use our systems to participate in any internet chat room, post messages on any internet message board or set up or log text or information on a blog or wiki, even in your own time. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="3747C0E3" w14:textId="790C6E61" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
+    <w:p w14:paraId="3747C0E3" w14:textId="7D21570C" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="a301115"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following must never be accessed from our network or using a device you have been issued with by us: online radio, audio and video streaming (including streaming of, or downloading of, television radio or films), instant messaging, webmail (such as Gmail or Hotmail) and social networking sites (including, but not limited to, Facebook, Twitter, YouTube, Google+, Instagram, </w:t>
+        <w:t xml:space="preserve">The following must never be accessed from our network or using a device you have been issued with by us: online radio, audio and video streaming (including streaming of, or downloading of, television radio or films), instant messaging, webmail (such as Gmail or Hotmail) and social </w:t>
+      </w:r>
+      <w:r w:rsidR="00873648">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">media/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5D10">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">networking sites (including, but not limited to, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873648">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facebook, Twitter, YouTube, Google+, Instagram, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003B5D10">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00873648">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>SnapChat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003B5D10">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, Pinterest, Tumblr, Second Life). This list may be modified from time to time. </w:t>
+      <w:r w:rsidRPr="00873648">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, Pinterest, Tumblr, Second Life</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5D10">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). This list may be modified from time to time. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="56BF9D1B" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
+    <w:p w14:paraId="6B893D92" w14:textId="79AC8BB2" w:rsidR="00605C37" w:rsidRPr="00AC427A" w:rsidRDefault="00605C37" w:rsidP="00BB2EEE">
+      <w:pPr>
+        <w:pStyle w:val="TitleClause"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Use of Artificial Intelligence (AI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EBFBF1" w14:textId="09514E52" w:rsidR="00605C37" w:rsidRPr="00AC427A" w:rsidRDefault="00605C37" w:rsidP="00605C37">
+      <w:pPr>
+        <w:pStyle w:val="Untitledsubclause1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The use of Artificial Intelligence (AI) technologies must adhere to the guidelines and requirements set in the [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>AI Governance Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6736E7DF" w14:textId="2FE40891" w:rsidR="00184AC2" w:rsidRPr="00AC427A" w:rsidRDefault="00605C37" w:rsidP="00605C37">
+      <w:pPr>
+        <w:pStyle w:val="Untitledsubclause1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publicly available AI that is not hosted by [Company Name] and is typically accessed through a browser, e.g. ChatGPT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[is prohibited for use via our systems] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00184AC2" w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can be used unless informed otherwise, however </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="00184AC2" w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>not be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilised </w:t>
+      </w:r>
+      <w:r w:rsidR="00184AC2" w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>to upload or input any [</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96965" w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00184AC2" w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ompany name] specific restricted, confidential, customer, supplier, or other business data into the publicly available AI system].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30679D6C" w14:textId="79357FC8" w:rsidR="00605C37" w:rsidRPr="00AC427A" w:rsidRDefault="00184AC2" w:rsidP="00605C37">
+      <w:pPr>
+        <w:pStyle w:val="Untitledsubclause1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Employees must exercise mindful judgement to evaluate the credibility of output and its sources. No decisions in relation to customers, employees, or partners, should be made based solely on the output of the AI tool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BF9D1B" w14:textId="4392A323" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="TitleClause"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>TC "8. Personal use of our systems" \l 1</w:instrText>
       </w:r>
       <w:r w:rsidRPr="003B5D10">
@@ -3797,90 +3982,100 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personal use must meet the following conditions:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="291D3FE2" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="a573078"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Use must be minimal and take place substantially out of normal working hours (that is, during lunch hours, before 9.00 am or after 5.30 pm).</w:t>
+        <w:t xml:space="preserve">Use must be minimal and take place substantially out of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873648">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>normal working hours (that is, during lunch hours, before 9.00 am or after 5.30 pm).</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="62287879" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="a889128"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personal emails should be labelled "personal" in the subject header.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="45A29CB6" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="a909485"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Use must not interfere with business or office commitments.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="0A62DB65" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="a653223"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use must not commit us to any marginal costs.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="0D876D0A" w14:textId="5C0518DD" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
@@ -4136,376 +4331,322 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>and our other policies including the Diversity, Equity and Inclusion Policy, Anti-harassment and Bullying Policy, Data Protection Policy, Disciplinary Rules and Disciplinary Procedure</w:t>
       </w:r>
       <w:r w:rsidR="00CB0079">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w14:paraId="1F6EC6B7" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
+    <w:p w14:paraId="1F6EC6B7" w14:textId="4B8C4759" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="a764679"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You should be aware that personal use of our systems may be monitored (see </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B5D10">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="003B5D10">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText>PAGEREF a355983\# "'paragraph '"  \h</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="003B5D10">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="003B5D10">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">paragraph </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B5D10">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="003B5D10">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D96965" w:rsidRPr="00D96965">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96965">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5D10">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and, where breaches of this policy are found, action may be taken under the disciplinary procedure (see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="003B5D10">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText>PAGEREF a956245\# "'paragraph '"  \h</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="003B5D10">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paragraph </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="003B5D10">
-[...116 lines deleted...]
-        <w:t xml:space="preserve">). We reserve the right to restrict or prevent access to certain telephone numbers or internet sites if we consider personal use to be excessive. </w:t>
+      <w:r w:rsidR="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96965">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5D10">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. We reserve the right to restrict or prevent access to certain telephone numbers or internet sites if we consider personal use to be excessive. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="77CA2927" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="TitleClause"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>TC "9. Monitoring" \l 1</w:instrText>
       </w:r>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="55" w:name="a956245"/>
       <w:bookmarkStart w:id="56" w:name="_Toc172037450"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Monitoring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="2199B2BC" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
+    <w:p w14:paraId="4EFE3DCA" w14:textId="77777777" w:rsidR="00D96965" w:rsidRDefault="00BB2EEE" w:rsidP="00D96965">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="a653099"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our systems enable us to monitor telephone, email, voicemail, internet and other communications. For business reasons, and </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> carry out legal obligations in our role as an employer, use of our systems including the telephone and computer systems, and any personal use of them, may be continually monitored by automated software or otherwise. Monitoring is only carried out to the extent permitted or as required by law and as necessary and justifiable for business purposes. </w:t>
+        <w:t xml:space="preserve">Our systems enable us to monitor telephone, email, voicemail, internet and other communications. For business reasons, and in order to carry out legal obligations in our role as an employer, use of our systems including the telephone and computer systems, and any personal use of them, may be continually monitored by automated software or otherwise. Monitoring is only carried out to the extent permitted or as required by law and as necessary and justifiable for business purposes. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="6CC562DE" w14:textId="5E53FE24" w:rsidR="00D96965" w:rsidRPr="00AC427A" w:rsidRDefault="00D96965" w:rsidP="00D96965">
+      <w:pPr>
+        <w:pStyle w:val="Untitledsubclause1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC427A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring may be conducted through both manual processes and automated tools, including AI-based technologies, to enhance the effectiveness of identifying unusual or prohibited activities. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="206A89A0" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
@@ -4616,69 +4757,144 @@
         </w:rPr>
         <w:t>To find lost messages or to retrieve messages lost due to computer failure.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="133BC49C" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="a991505"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To assist in the investigation of alleged wrongdoing.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
-    <w:p w14:paraId="76F2637E" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
+    <w:p w14:paraId="76F2637E" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="a893838"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To comply with any legal obligation.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="5D04C4FE" w14:textId="77777777" w:rsidR="00D96965" w:rsidRDefault="00D96965" w:rsidP="00D96965">
+      <w:pPr>
+        <w:pStyle w:val="TitleClause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D2C6C3" w14:textId="77777777" w:rsidR="00D96965" w:rsidRDefault="00D96965" w:rsidP="00D96965">
+      <w:pPr>
+        <w:pStyle w:val="TitleClause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D2E6E4" w14:textId="77777777" w:rsidR="00D96965" w:rsidRDefault="00D96965" w:rsidP="00D96965">
+      <w:pPr>
+        <w:pStyle w:val="TitleClause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A11BA6" w14:textId="77777777" w:rsidR="00D96965" w:rsidRDefault="00D96965" w:rsidP="00D96965">
+      <w:pPr>
+        <w:pStyle w:val="TitleClause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649CE6F8" w14:textId="77777777" w:rsidR="00D96965" w:rsidRDefault="00D96965" w:rsidP="00D96965">
+      <w:pPr>
+        <w:pStyle w:val="TitleClause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4BDFDC46" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="TitleClause"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>TC "10. Prohibited use of our systems" \l 1</w:instrText>
@@ -4698,69 +4914,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prohibited use of our systems</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="66123AE0" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="a921631"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Misuse or excessive personal use of our telephone or email system or inappropriate internet use will be dealt with under our Disciplinary Procedure. Misuse of the internet can in some circumstances be a criminal offence. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> will usually amount to gross misconduct to misuse our systems by participating in online gambling, forwarding chain letters, or by creating, viewing, accessing, transmitting or downloading any of the following material (this list is not exhaustive):</w:t>
+        <w:t>Misuse or excessive personal use of our telephone or email system or inappropriate internet use will be dealt with under our Disciplinary Procedure. Misuse of the internet can in some circumstances be a criminal offence. In particular, it will usually amount to gross misconduct to misuse our systems by participating in online gambling, forwarding chain letters, or by creating, viewing, accessing, transmitting or downloading any of the following material (this list is not exhaustive):</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="64698E39" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="a299227"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pornographic material (that is, writing, pictures, films and video clips of a sexually explicit or arousing nature).</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="4081FB4C" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
@@ -4957,51 +5155,50 @@
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Any such action will be treated very seriously and is likely to result in summary dismissal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABE1F30" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="Untitledsubclause1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="75" w:name="a924835"/>
       <w:r w:rsidRPr="003B5D10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Where evidence of misuse is found, we may undertake a more detailed investigation in accordance with our Disciplinary Procedure, involving the examination and disclosure of monitoring records to those nominated to undertake the investigation and any witnesses or managers involved in the Disciplinary Procedure. If necessary, such information may be handed to the police in connection with a criminal investigation. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="2ABF4D9B" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003B5D10" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0810ECA2" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
@@ -5130,545 +5327,67 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E9FDCC1" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35E4D026" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
-[...475 lines deleted...]
-    </w:p>
     <w:p w14:paraId="12F7F1AF" w14:textId="15A9D12B" w:rsidR="00BB2EEE" w:rsidRPr="003D3246" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>APPENDIX 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFF70AF" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003D3246" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E92C68F" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003D3246" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3246">
@@ -6160,80 +5879,60 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Never agree to terms or </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D3246">
+        <w:t xml:space="preserve">Never agree to terms or enter </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">enter </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">into </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contractual commitments by e-mail without having obtained proper authority. Remember, when you type your name at the end of an e-mail, this act is just as much a signature as if you had signed it personally.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58496A19" w14:textId="77777777" w:rsidR="00BB2EEE" w:rsidRPr="003D3246" w:rsidRDefault="00BB2EEE" w:rsidP="00BB2EEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -6253,88 +5952,85 @@
         <w:t>Never accept changes to bank account/ payment details via email.  Always obtain such details from individuals in person, or via telephone to avoid incidents of fraud.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186CB884" w14:textId="77777777" w:rsidR="00176C5F" w:rsidRPr="00FB2F8B" w:rsidRDefault="00176C5F" w:rsidP="00571EC9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00176C5F" w:rsidRPr="00FB2F8B" w:rsidSect="00275821">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="243" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E5F2096" w14:textId="77777777" w:rsidR="009F3690" w:rsidRDefault="009F3690">
+    <w:p w14:paraId="0F930294" w14:textId="77777777" w:rsidR="00DB7BED" w:rsidRDefault="00DB7BED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69FEE3CE" w14:textId="77777777" w:rsidR="009F3690" w:rsidRDefault="009F3690">
+    <w:p w14:paraId="655927D5" w14:textId="77777777" w:rsidR="00DB7BED" w:rsidRDefault="00DB7BED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6365,62 +6061,52 @@
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="41E60169" w14:textId="1F7F98D6" w:rsidR="005126B6" w:rsidRPr="00284BF8" w:rsidRDefault="00760F6A" w:rsidP="00284BF8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41E60169" w14:textId="39A37B3F" w:rsidR="005126B6" w:rsidRPr="00284BF8" w:rsidRDefault="00DB7BED" w:rsidP="00284BF8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:between w:val="single" w:sz="8" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="-709"/>
         <w:tab w:val="left" w:pos="1665"/>
         <w:tab w:val="left" w:pos="8931"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:ind w:right="-234"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
@@ -6465,58 +6151,58 @@
     </w:r>
     <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME  \@ "YYYY"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006F1E71">
+    <w:r w:rsidR="00AC427A">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>2024</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">. Please view our </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
@@ -6565,58 +6251,58 @@
       <w:t>Acceptable</w:t>
     </w:r>
     <w:r w:rsidR="00284BF8">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve"> Usage Policy</w:t>
     </w:r>
     <w:r w:rsidR="0074796E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve"> for ICT</w:t>
     </w:r>
     <w:r w:rsidR="00284BF8">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> / v2.</w:t>
     </w:r>
-    <w:r w:rsidR="0074796E">
+    <w:r w:rsidR="00FF69D8">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00284BF8">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00284BF8" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">/ Page </w:t>
     </w:r>
     <w:r w:rsidR="00284BF8" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
@@ -6707,53 +6393,53 @@
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00284BF8" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00284BF8" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4BCAB9A2" w14:textId="39832DF9" w:rsidR="005126B6" w:rsidRPr="00275821" w:rsidRDefault="00760F6A" w:rsidP="00284BF8">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BCAB9A2" w14:textId="5282DCA4" w:rsidR="005126B6" w:rsidRPr="00275821" w:rsidRDefault="00DB7BED" w:rsidP="00284BF8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:between w:val="single" w:sz="8" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="-709"/>
         <w:tab w:val="left" w:pos="1665"/>
         <w:tab w:val="left" w:pos="8931"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:ind w:right="-234"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
@@ -6798,58 +6484,58 @@
     </w:r>
     <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME  \@ "YYYY"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006F1E71">
+    <w:r w:rsidR="00AC427A">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>2024</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">. Please view our </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="0074796E" w:rsidRPr="00302318">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
@@ -6925,58 +6611,58 @@
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0074796E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">for ICT </w:t>
     </w:r>
     <w:r w:rsidR="00275821">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>/ v2.</w:t>
     </w:r>
-    <w:r w:rsidR="0074796E">
+    <w:r w:rsidR="00FF69D8">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00275821">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00275821" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">/ Page </w:t>
     </w:r>
     <w:r w:rsidR="00275821" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
@@ -7068,90 +6754,70 @@
     </w:r>
     <w:r w:rsidR="00275821" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00275821" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00930C88" w14:textId="77777777" w:rsidR="009F3690" w:rsidRDefault="009F3690">
+    <w:p w14:paraId="7BCAB93D" w14:textId="77777777" w:rsidR="00DB7BED" w:rsidRDefault="00DB7BED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="532E45CC" w14:textId="77777777" w:rsidR="009F3690" w:rsidRDefault="009F3690">
+    <w:p w14:paraId="1EB41CBE" w14:textId="77777777" w:rsidR="00DB7BED" w:rsidRDefault="00DB7BED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...19 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10048" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1169"/>
       <w:gridCol w:w="8578"/>
       <w:gridCol w:w="301"/>
     </w:tblGrid>
     <w:tr w:rsidR="005126B6" w:rsidRPr="00FD7DCF" w14:paraId="74836870" w14:textId="77777777" w:rsidTr="00736593">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="301" w:type="dxa"/>
         <w:trHeight w:val="465"/>
       </w:trPr>
@@ -7314,51 +6980,51 @@
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">INFORMATION &amp; </w:t>
           </w:r>
           <w:r w:rsidRPr="00A37E8E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
             </w:rPr>
             <w:t>COMMUNICATIONS TECHNOLOGY (ICT)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4B34D463" w14:textId="77777777" w:rsidR="005126B6" w:rsidRDefault="005126B6" w:rsidP="005126B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="A511F476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A48F2ECF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -10012,211 +9678,221 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF2F23"/>
     <w:rsid w:val="00067967"/>
     <w:rsid w:val="00094E9A"/>
     <w:rsid w:val="000A5FC0"/>
     <w:rsid w:val="000B6174"/>
     <w:rsid w:val="000B7D8A"/>
     <w:rsid w:val="00124574"/>
     <w:rsid w:val="00151D30"/>
     <w:rsid w:val="00176C5F"/>
+    <w:rsid w:val="00184AC2"/>
     <w:rsid w:val="00196F15"/>
     <w:rsid w:val="00197078"/>
     <w:rsid w:val="00197B43"/>
     <w:rsid w:val="001A48AA"/>
     <w:rsid w:val="001F1248"/>
+    <w:rsid w:val="00221653"/>
     <w:rsid w:val="00275821"/>
     <w:rsid w:val="00284BF8"/>
     <w:rsid w:val="002A6AA9"/>
     <w:rsid w:val="002E61FE"/>
     <w:rsid w:val="00302DD3"/>
     <w:rsid w:val="00321C11"/>
     <w:rsid w:val="003326A1"/>
     <w:rsid w:val="003B03A0"/>
     <w:rsid w:val="00446521"/>
     <w:rsid w:val="00450539"/>
     <w:rsid w:val="004563D5"/>
     <w:rsid w:val="00494E53"/>
     <w:rsid w:val="005045A9"/>
     <w:rsid w:val="005126B6"/>
     <w:rsid w:val="0051500A"/>
     <w:rsid w:val="0052337B"/>
     <w:rsid w:val="00531B99"/>
     <w:rsid w:val="005426B5"/>
     <w:rsid w:val="0056452A"/>
     <w:rsid w:val="00571EC9"/>
     <w:rsid w:val="00586354"/>
     <w:rsid w:val="005A265D"/>
     <w:rsid w:val="005A4D7F"/>
     <w:rsid w:val="005C1E4E"/>
+    <w:rsid w:val="00605C37"/>
     <w:rsid w:val="006103C4"/>
     <w:rsid w:val="006121E6"/>
     <w:rsid w:val="006239B2"/>
     <w:rsid w:val="00643CC5"/>
     <w:rsid w:val="006F1E71"/>
     <w:rsid w:val="006F226D"/>
     <w:rsid w:val="006F68F8"/>
     <w:rsid w:val="00733FA5"/>
     <w:rsid w:val="00736593"/>
     <w:rsid w:val="0074710D"/>
     <w:rsid w:val="0074796E"/>
     <w:rsid w:val="00760F6A"/>
     <w:rsid w:val="00781350"/>
     <w:rsid w:val="007A704A"/>
     <w:rsid w:val="007E49AD"/>
     <w:rsid w:val="008208A3"/>
     <w:rsid w:val="008335FC"/>
     <w:rsid w:val="00860E96"/>
     <w:rsid w:val="00861DCF"/>
     <w:rsid w:val="008628F7"/>
+    <w:rsid w:val="00873648"/>
     <w:rsid w:val="0092358E"/>
     <w:rsid w:val="0092780D"/>
     <w:rsid w:val="009312EA"/>
     <w:rsid w:val="009F011F"/>
     <w:rsid w:val="009F3690"/>
+    <w:rsid w:val="009F3EB1"/>
     <w:rsid w:val="00A359D1"/>
     <w:rsid w:val="00A37E8E"/>
     <w:rsid w:val="00A45F07"/>
     <w:rsid w:val="00A5075C"/>
     <w:rsid w:val="00AB204C"/>
     <w:rsid w:val="00AB27EB"/>
+    <w:rsid w:val="00AC427A"/>
     <w:rsid w:val="00B43B45"/>
     <w:rsid w:val="00B80D17"/>
     <w:rsid w:val="00BB2EEE"/>
     <w:rsid w:val="00BC469C"/>
     <w:rsid w:val="00C33813"/>
     <w:rsid w:val="00C77BF7"/>
     <w:rsid w:val="00CA1F6B"/>
     <w:rsid w:val="00CB0079"/>
     <w:rsid w:val="00CD0AE9"/>
     <w:rsid w:val="00D17D0B"/>
     <w:rsid w:val="00D46198"/>
     <w:rsid w:val="00D65988"/>
     <w:rsid w:val="00D954FF"/>
+    <w:rsid w:val="00D96965"/>
     <w:rsid w:val="00DA35C9"/>
+    <w:rsid w:val="00DB7BED"/>
     <w:rsid w:val="00DE24D0"/>
     <w:rsid w:val="00E03177"/>
+    <w:rsid w:val="00E13803"/>
     <w:rsid w:val="00E7206D"/>
     <w:rsid w:val="00EB79E9"/>
     <w:rsid w:val="00ED28B4"/>
     <w:rsid w:val="00ED73F6"/>
     <w:rsid w:val="00F15076"/>
     <w:rsid w:val="00F17A90"/>
     <w:rsid w:val="00F46F9D"/>
     <w:rsid w:val="00F72877"/>
     <w:rsid w:val="00FA417D"/>
     <w:rsid w:val="00FB2F8B"/>
     <w:rsid w:val="00FB4592"/>
     <w:rsid w:val="00FB56CA"/>
     <w:rsid w:val="00FB6ACE"/>
     <w:rsid w:val="00FC6846"/>
     <w:rsid w:val="00FD678E"/>
     <w:rsid w:val="00FF2F23"/>
+    <w:rsid w:val="00FF69D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="34E1CE2C"/>
   <w15:docId w15:val="{3543A2A2-F1CE-4194-8AFB-97131EC919D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11012,83 +10688,83 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:kern w:val="2"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DefTerm">
     <w:name w:val="DefTerm"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BB2EEE"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="675032436">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbeeurope.com/risk-solutions/template-documents/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbeeurope.com/risk-solutions/template-documents/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -11347,80 +11023,86 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05404D26-071C-4BAB-AB09-BD291C42A370}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{1a2c4c6c-778f-4a71-abb2-982986745419}" enabled="1" method="Standard" siteId="{ce56fae6-055d-4c9f-b6c9-9d341506a491}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3003</Words>
-  <Characters>16169</Characters>
+  <Words>2997</Words>
+  <Characters>17085</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>134</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>142</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ICT Usage Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>QBE Insurance</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19134</CharactersWithSpaces>
+  <CharactersWithSpaces>20042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ICT Usage Policy</dc:title>
   <dc:creator>QBE FSM RS</dc:creator>
   <dc:description>v2.1 Formatting changed for consistency.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>