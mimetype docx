--- v0 (2026-04-30)
+++ v1 (2026-07-01)
@@ -1,217 +1,219 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6F8556CD" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="009632DB" w:rsidRDefault="00E323A9" w:rsidP="00E323A9">
+    <w:p w14:paraId="6F8556CD" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="00E3553F" w:rsidRDefault="00E323A9" w:rsidP="00E323A9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009632DB">
+      <w:r w:rsidRPr="00E3553F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Below are recommendations for technical controls that your organisation should consider in relation to remote working and as appropriate to your business operations and practices.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695FF10E" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="009632DB" w:rsidRDefault="00E323A9" w:rsidP="00E323A9">
+    <w:p w14:paraId="695FF10E" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="00E3553F" w:rsidRDefault="00E323A9" w:rsidP="00E323A9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20AF8639" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="009632DB" w:rsidRDefault="00E323A9" w:rsidP="00E323A9">
+    <w:p w14:paraId="20AF8639" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="00E3553F" w:rsidRDefault="00E323A9" w:rsidP="00E323A9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009632DB">
+      <w:r w:rsidRPr="00E3553F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>You can use the below to note down where your organisation is with deploying each type of control and log any other comments that might be relevant.  For example, benefits to the b</w:t>
       </w:r>
-      <w:r w:rsidR="00A02B1D" w:rsidRPr="009632DB">
+      <w:r w:rsidR="00A02B1D" w:rsidRPr="00E3553F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">usiness objectives and concerns </w:t>
       </w:r>
-      <w:r w:rsidRPr="009632DB">
+      <w:r w:rsidRPr="00E3553F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>related to</w:t>
       </w:r>
-      <w:r w:rsidR="00A02B1D" w:rsidRPr="009632DB">
+      <w:r w:rsidR="00A02B1D" w:rsidRPr="00E3553F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="009632DB" w:rsidRPr="009632DB">
+      <w:r w:rsidR="009632DB" w:rsidRPr="00E3553F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">potential </w:t>
       </w:r>
-      <w:r w:rsidR="00A02B1D" w:rsidRPr="009632DB">
+      <w:r w:rsidR="00A02B1D" w:rsidRPr="00E3553F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">consequences of not </w:t>
       </w:r>
-      <w:r w:rsidR="009632DB" w:rsidRPr="009632DB">
+      <w:r w:rsidR="009632DB" w:rsidRPr="00E3553F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">putting a control in place </w:t>
       </w:r>
-      <w:r w:rsidRPr="009632DB">
+      <w:r w:rsidRPr="00E3553F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>could be noted</w:t>
       </w:r>
-      <w:r w:rsidR="009632DB" w:rsidRPr="009632DB">
+      <w:r w:rsidR="009632DB" w:rsidRPr="00E3553F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009632DB">
+      <w:r w:rsidRPr="00E3553F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and would be a useful inclusion in any business case for investment in such measures, to the board or senior management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BCEDE9" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRDefault="00E323A9" w:rsidP="00E323A9">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52FFB5C5" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRDefault="00E323A9" w:rsidP="00E323A9">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10802" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="5812"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2297"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E323A9" w:rsidRPr="007638CA" w14:paraId="3D748C63" w14:textId="77777777" w:rsidTr="007638CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
           <w:p w14:paraId="36ED3443" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="007638CA" w:rsidRDefault="00E323A9" w:rsidP="00A02B1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk208569647"/>
             <w:r w:rsidRPr="007638CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Technical Risk Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
           <w:p w14:paraId="44FAC52F" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="007638CA" w:rsidRDefault="00E323A9" w:rsidP="00A02B1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -256,50 +258,51 @@
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
           <w:p w14:paraId="29D7235E" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="007638CA" w:rsidRDefault="00E323A9" w:rsidP="00A02B1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007638CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00E323A9" w:rsidRPr="0061282D" w14:paraId="238F701F" w14:textId="77777777" w:rsidTr="00E323A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B3A977E" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="0061282D" w:rsidRDefault="00C350DD" w:rsidP="00A02B1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Virtual Private Network (VPN) A</w:t>
             </w:r>
             <w:r w:rsidR="00E323A9" w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -499,55 +502,149 @@
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Up to Date Operating Systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="720B9716" w14:textId="77777777" w:rsidR="007638CA" w:rsidRDefault="007638CA" w:rsidP="00C13AC3">
             <w:r>
               <w:t>Ensure that all computers and devices being used to access work systems are operating on up-to-date supported operating systems.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41B023BF" w14:textId="77777777" w:rsidR="007638CA" w:rsidRDefault="007638CA" w:rsidP="00C13AC3"/>
-          <w:p w14:paraId="1D5840DD" w14:textId="77777777" w:rsidR="007638CA" w:rsidRPr="007638CA" w:rsidRDefault="007638CA" w:rsidP="00C13AC3">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4AD0EE66" w14:textId="5B7CA8A4" w:rsidR="007638CA" w:rsidRDefault="007638CA" w:rsidP="00C13AC3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For example, as of </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3553F" w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3553F" w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3553F" w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> October 2025</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>, Windows</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3553F" w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3553F" w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>enters End of Life (EoL) status, meaning Microsoft stops providing both feature updates and critical security patches for Windows10 devices.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3553F" w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>Devices</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> using this operating system are more prone to </w:t>
+            </w:r>
+            <w:r w:rsidR="00042C1C" w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>cyber-attack</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3553F" w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>, as was experienced when Windows7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3553F" w:rsidRPr="00E3553F">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>reached EoL in 2020 and there was a surge in cyberattacks, with criminals exploiting unpatched vulnerabilities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D5840DD" w14:textId="0BE3F87A" w:rsidR="00E3553F" w:rsidRPr="007638CA" w:rsidRDefault="00E3553F" w:rsidP="00C13AC3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DBD1608" w14:textId="77777777" w:rsidR="007638CA" w:rsidRPr="0061282D" w:rsidRDefault="007638CA" w:rsidP="00C13AC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A031024" w14:textId="77777777" w:rsidR="007638CA" w:rsidRPr="0061282D" w:rsidRDefault="007638CA" w:rsidP="00C13AC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -584,73 +681,117 @@
           </w:tcPr>
           <w:p w14:paraId="158537EF" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="0061282D" w:rsidRDefault="00E323A9" w:rsidP="00A02B1D">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Information in transit should be appropriately encrypted.  Some protocols that could be deployed include </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="0061282D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                   <w:color w:val="2B70B9"/>
                   <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>Using IPsec to Protect Data</w:t>
+                <w:t>Using IP</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0061282D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:i/>
+                  <w:color w:val="2B70B9"/>
+                  <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>s</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0061282D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:i/>
+                  <w:color w:val="2B70B9"/>
+                  <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ec to Protect Data</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> and </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="0061282D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                   <w:color w:val="2B70B9"/>
                   <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>Using TLS to protect data</w:t>
+                <w:t>Using TLS to pr</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0061282D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:i/>
+                  <w:color w:val="2B70B9"/>
+                  <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0061282D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:i/>
+                  <w:color w:val="2B70B9"/>
+                  <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>tect data</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">. (NCSC).  </w:t>
             </w:r>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Staff should be educated on utilising the protocols with a clear policy and guidelines that can always be referenced easily.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32BF8033" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="0061282D" w:rsidRDefault="00E323A9" w:rsidP="00A02B1D">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
@@ -720,307 +861,540 @@
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Cloud software solutions are becoming popular and recommended to reduce risk as data in the cloud is encrypted and access can be controlled by your security team/management.  Use secure cloud-based solutions and educate staff to save data on these rather than on devices such as laptops/mobiles </w:t>
             </w:r>
             <w:r w:rsidR="0061133D" w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">which can be easily compromised.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F3B58D1" w14:textId="77777777" w:rsidR="000A1776" w:rsidRPr="0061282D" w:rsidRDefault="000A1776" w:rsidP="00A02B1D">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22CB542C" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="0061282D" w:rsidRDefault="0061133D" w:rsidP="00A02B1D">
+          <w:p w14:paraId="22CB542C" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRDefault="0061133D" w:rsidP="00A02B1D">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>If cloud storage is not available to your organisation or staff, central drives should be available for saving sensitive information, and staff must be cognizant</w:t>
             </w:r>
             <w:r w:rsidR="000A1776" w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> never to save documents to local folders / the desktop</w:t>
             </w:r>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3D82FC3F" w14:textId="77777777" w:rsidR="00042C1C" w:rsidRPr="0061282D" w:rsidRDefault="00042C1C" w:rsidP="00A02B1D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="6D68D467" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="0061282D" w:rsidRDefault="00E323A9" w:rsidP="00A02B1D">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69A96B00" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="0061282D" w:rsidRDefault="00E323A9" w:rsidP="00A02B1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="237ADB4F" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="0061282D" w:rsidRDefault="00E323A9" w:rsidP="00A02B1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00042C1C" w:rsidRPr="007638CA" w14:paraId="4E66ADF5" w14:textId="77777777" w:rsidTr="00A94D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="619BD686" w14:textId="77777777" w:rsidR="00042C1C" w:rsidRPr="007638CA" w:rsidRDefault="00042C1C" w:rsidP="00A94D9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007638CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="007638CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Technical Risk Control</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="3281B0DE" w14:textId="77777777" w:rsidR="00042C1C" w:rsidRPr="007638CA" w:rsidRDefault="00042C1C" w:rsidP="00A94D9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007638CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Guidance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="346AF47D" w14:textId="77777777" w:rsidR="00042C1C" w:rsidRPr="007638CA" w:rsidRDefault="00042C1C" w:rsidP="00A94D9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007638CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="06322FF6" w14:textId="77777777" w:rsidR="00042C1C" w:rsidRPr="007638CA" w:rsidRDefault="00042C1C" w:rsidP="00A94D9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007638CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A1776" w:rsidRPr="0061282D" w14:paraId="5DFA0C4A" w14:textId="77777777" w:rsidTr="007638CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D95AE64" w14:textId="77777777" w:rsidR="000A1776" w:rsidRPr="0061282D" w:rsidRDefault="000A1776" w:rsidP="000A1776">
+          <w:p w14:paraId="0D95AE64" w14:textId="6B5AB6C3" w:rsidR="000A1776" w:rsidRPr="0061282D" w:rsidRDefault="00E3553F" w:rsidP="000A1776">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061282D">
+            <w:r w:rsidRPr="00042C1C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Network Boundary Security (e.g. </w:t>
+            </w:r>
+            <w:r w:rsidR="000A1776" w:rsidRPr="0061282D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>Firewalls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="424FED12" w14:textId="77777777" w:rsidR="000A1776" w:rsidRPr="007638CA" w:rsidRDefault="000A1776" w:rsidP="000A1776">
+          <w:p w14:paraId="4515EFC2" w14:textId="77777777" w:rsidR="000A1776" w:rsidRDefault="000A1776" w:rsidP="000A1776">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>These are critical gatekeepers for your organisation’s networks and remote devices, working on a set of rules that monitor and protect inbound and outbound data.  Software firewalls can be deployed on devices via a program.  Physical firewall devices are generally deployed at the perimeter of each network access point.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="756E7C6B" w14:textId="77777777" w:rsidR="00042C1C" w:rsidRDefault="00042C1C" w:rsidP="000A1776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32C8683C" w14:textId="77777777" w:rsidR="00042C1C" w:rsidRDefault="00042C1C" w:rsidP="000A1776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042C1C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042C1C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n intrusion detection system or procedure to detect unauthorised access to the network </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042C1C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>can be beneficial to help prevent incidents of unauthorised access.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="424FED12" w14:textId="51A8F178" w:rsidR="00042C1C" w:rsidRPr="007638CA" w:rsidRDefault="00042C1C" w:rsidP="000A1776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F46B4F7" w14:textId="77777777" w:rsidR="000A1776" w:rsidRPr="0061282D" w:rsidRDefault="000A1776" w:rsidP="000A1776">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26993103" w14:textId="77777777" w:rsidR="000A1776" w:rsidRPr="0061282D" w:rsidRDefault="000A1776" w:rsidP="000A1776">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007638CA" w:rsidRPr="007638CA" w14:paraId="1E012D5F" w14:textId="77777777" w:rsidTr="007638CA">
+      <w:tr w:rsidR="00042C1C" w:rsidRPr="0061282D" w14:paraId="57FC090E" w14:textId="77777777" w:rsidTr="007638CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CB668AB" w14:textId="77777777" w:rsidR="007638CA" w:rsidRPr="007638CA" w:rsidRDefault="007638CA" w:rsidP="00C13AC3">
+          <w:p w14:paraId="4201FA3C" w14:textId="77777777" w:rsidR="00042C1C" w:rsidRPr="008C7053" w:rsidRDefault="00042C1C" w:rsidP="000A1776">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007638CA">
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C7053">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            </w:r>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>Email &amp; Web Browser Protection</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="689E2EBA" w14:textId="0993286C" w:rsidR="00042C1C" w:rsidRPr="008C7053" w:rsidRDefault="00042C1C" w:rsidP="000A1776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CDA56A4" w14:textId="77777777" w:rsidR="007638CA" w:rsidRPr="007638CA" w:rsidRDefault="007638CA" w:rsidP="00C13AC3">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="43267CBB" w14:textId="77777777" w:rsidR="008C7053" w:rsidRPr="008C7053" w:rsidRDefault="00042C1C" w:rsidP="000A1776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C7053">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effective email and web security tools can provide protection against advanced email-borne malware, phishing and email spoofing, and potentially prevent </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7053">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>many</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7053">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fraud attacks. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="333F6151" w14:textId="77777777" w:rsidR="008C7053" w:rsidRPr="008C7053" w:rsidRDefault="008C7053" w:rsidP="000A1776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F97B926" w14:textId="368BFB95" w:rsidR="00042C1C" w:rsidRPr="008C7053" w:rsidRDefault="00042C1C" w:rsidP="000A1776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C7053">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>Internet security gateway</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7053">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tools are also capable of detecting the potential for unauthorised data theft and other criminal activities.  Staff training to support their ability to recognise phishing, spoofing and </w:t>
+            </w:r>
+            <w:r w:rsidR="008C7053" w:rsidRPr="008C7053">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>other fraudulent techniques,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7053">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should be in place</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7053" w:rsidRPr="008C7053">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>, and refreshed regularly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17739015" w14:textId="4B3ACD26" w:rsidR="00042C1C" w:rsidRPr="008C7053" w:rsidRDefault="00042C1C" w:rsidP="000A1776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F3AA858" w14:textId="77777777" w:rsidR="007638CA" w:rsidRPr="007638CA" w:rsidRDefault="007638CA" w:rsidP="00C13AC3">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="476B286E" w14:textId="77777777" w:rsidR="00042C1C" w:rsidRPr="0061282D" w:rsidRDefault="00042C1C" w:rsidP="000A1776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48591ED8" w14:textId="77777777" w:rsidR="007638CA" w:rsidRPr="007638CA" w:rsidRDefault="007638CA" w:rsidP="00C13AC3">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="74FAE3A4" w14:textId="77777777" w:rsidR="00042C1C" w:rsidRPr="0061282D" w:rsidRDefault="00042C1C" w:rsidP="000A1776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E323A9" w:rsidRPr="0061282D" w14:paraId="472B76E6" w14:textId="77777777" w:rsidTr="00E323A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E365461" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRPr="0061282D" w:rsidRDefault="00E323A9" w:rsidP="00A02B1D">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Anti-Malware Protection</w:t>
             </w:r>
           </w:p>
@@ -1513,991 +1887,1202 @@
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F968439" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Back Up Solutions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5B66A3" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
+          <w:p w14:paraId="0C5B66A3" w14:textId="1B46906D" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Effective investment in such a facility for critical and sensitive information can be invaluable in situations such as when faced with a ransomware attack.  Organisations should never pay a ransom and if appropriate backups, which are refreshed on an appropriately regular basis are in place, minimal impact should be encountered, and focus can be placed on securing all vulnerable access points to mitigate against future attacks.</w:t>
+              <w:t>Effective investment in such a facility for critical and sensitive information can be invaluable in situations such as when faced with a ransomware attack.  Organisations should never pay a ransom and if appropriate backups, which are refreshed on an appropriately regular basis are in place, minimal impact should be encountered</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC756D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.  F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061282D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocus </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC756D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061282D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be placed on securing all vulnerable access points to mitigate against future attacks.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="297D2C38" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4216323E" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68923C74" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A13D90" w:rsidRPr="0061282D" w14:paraId="13FCDD6B" w14:textId="77777777" w:rsidTr="00A13D90">
+      <w:tr w:rsidR="00CC756D" w:rsidRPr="007638CA" w14:paraId="78A46FCD" w14:textId="77777777" w:rsidTr="00A94D9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EE5EEF" w14:textId="77777777" w:rsidR="00CC756D" w:rsidRPr="007638CA" w:rsidRDefault="00CC756D" w:rsidP="00A94D9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007638CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Technical Risk Control</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BBCA79B" w14:textId="77777777" w:rsidR="00CC756D" w:rsidRPr="007638CA" w:rsidRDefault="00CC756D" w:rsidP="00A94D9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007638CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Guidance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F76A24C" w14:textId="77777777" w:rsidR="00CC756D" w:rsidRPr="007638CA" w:rsidRDefault="00CC756D" w:rsidP="00A94D9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007638CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="653D3844" w14:textId="77777777" w:rsidR="00CC756D" w:rsidRPr="007638CA" w:rsidRDefault="00CC756D" w:rsidP="00A94D9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007638CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7053" w:rsidRPr="0061282D" w14:paraId="13FCDD6B" w14:textId="77777777" w:rsidTr="00A13D90">
         <w:trPr>
           <w:trHeight w:val="724"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4934E106" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
+          <w:p w14:paraId="4934E106" w14:textId="77777777" w:rsidR="008C7053" w:rsidRPr="0061282D" w:rsidRDefault="008C7053" w:rsidP="008C7053">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Security Settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA98AF5" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00FF267D">
+          <w:p w14:paraId="0CA98AF5" w14:textId="77777777" w:rsidR="008C7053" w:rsidRPr="0061282D" w:rsidRDefault="008C7053" w:rsidP="008C7053">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure all security settings are set to </w:t>
             </w:r>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>HIGH</w:t>
             </w:r>
             <w:r w:rsidRPr="0061282D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> for devices used for activities related to the organisation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F44A26F" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
+          <w:p w14:paraId="5F44A26F" w14:textId="77777777" w:rsidR="008C7053" w:rsidRPr="0061282D" w:rsidRDefault="008C7053" w:rsidP="008C7053">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67185676" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
+          <w:p w14:paraId="67185676" w14:textId="77777777" w:rsidR="008C7053" w:rsidRPr="0061282D" w:rsidRDefault="008C7053" w:rsidP="008C7053">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB9DA6A" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
+          <w:p w14:paraId="2BB9DA6A" w14:textId="77777777" w:rsidR="008C7053" w:rsidRPr="0061282D" w:rsidRDefault="008C7053" w:rsidP="008C7053">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A13D90" w:rsidRPr="0061282D" w14:paraId="4CCAA849" w14:textId="77777777" w:rsidTr="007638CA">
+      <w:tr w:rsidR="008C7053" w:rsidRPr="0061282D" w14:paraId="4CCAA849" w14:textId="77777777" w:rsidTr="007638CA">
         <w:trPr>
           <w:trHeight w:val="1122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C6FB3B" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
+          <w:p w14:paraId="66C6FB3B" w14:textId="77777777" w:rsidR="008C7053" w:rsidRPr="0061282D" w:rsidRDefault="008C7053" w:rsidP="008C7053">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA0EA76" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="007638CA">
+          <w:p w14:paraId="7AA0EA76" w14:textId="77777777" w:rsidR="008C7053" w:rsidRPr="0061282D" w:rsidRDefault="008C7053" w:rsidP="008C7053">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4F9D84" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
+          <w:p w14:paraId="0A4F9D84" w14:textId="77777777" w:rsidR="008C7053" w:rsidRPr="0061282D" w:rsidRDefault="008C7053" w:rsidP="008C7053">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5A931E" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0061282D" w:rsidRDefault="00A13D90" w:rsidP="00A02B1D">
+          <w:p w14:paraId="2B5A931E" w14:textId="77777777" w:rsidR="008C7053" w:rsidRPr="0061282D" w:rsidRDefault="008C7053" w:rsidP="008C7053">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15A6CFD0" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRDefault="00E323A9" w:rsidP="00E323A9">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B7F297E" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0091512E" w:rsidRDefault="00A13D90" w:rsidP="00A13D90">
+    <w:p w14:paraId="53809047" w14:textId="77777777" w:rsidR="00CC756D" w:rsidRDefault="00CC756D" w:rsidP="00A13D90">
       <w:pPr>
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091512E">
+    </w:p>
+    <w:p w14:paraId="3B7F297E" w14:textId="0DFA399A" w:rsidR="00A13D90" w:rsidRPr="00CC756D" w:rsidRDefault="00A13D90" w:rsidP="00A13D90">
+      <w:pPr>
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC756D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Appropriate research should be undertaken to understand and identify the most effective </w:t>
       </w:r>
-      <w:r w:rsidR="00660644" w:rsidRPr="0091512E">
+      <w:r w:rsidR="00660644" w:rsidRPr="00CC756D">
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>technical</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091512E">
+      <w:r w:rsidRPr="00CC756D">
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> solutions for your organisation, as for each of the defence methods there are often many options available.  Ensure you consider your organisation’s current and future potential remote working practices when selecting risk management solutions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186792D4" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="0091512E" w:rsidRDefault="00A13D90" w:rsidP="0091512E">
+    <w:p w14:paraId="186792D4" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRPr="00CC756D" w:rsidRDefault="00A13D90" w:rsidP="0091512E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58789080" w14:textId="4EE96982" w:rsidR="00E323A9" w:rsidRPr="0091512E" w:rsidRDefault="00FF267D" w:rsidP="00E323A9">
+    <w:p w14:paraId="58789080" w14:textId="4EE96982" w:rsidR="00E323A9" w:rsidRPr="00CC756D" w:rsidRDefault="00FF267D" w:rsidP="00E323A9">
       <w:pPr>
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091512E">
+      <w:r w:rsidRPr="00CC756D">
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Technical security controls should be reviewed regularly</w:t>
       </w:r>
-      <w:r w:rsidR="0091512E">
+      <w:r w:rsidR="0091512E" w:rsidRPr="00CC756D">
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0091512E">
+      <w:r w:rsidRPr="00CC756D">
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>and updated to meet the organisation</w:t>
       </w:r>
-      <w:r w:rsidR="00A13D90" w:rsidRPr="0091512E">
+      <w:r w:rsidR="00A13D90" w:rsidRPr="00CC756D">
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091512E">
+      <w:r w:rsidRPr="00CC756D">
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">s current </w:t>
       </w:r>
-      <w:r w:rsidR="00660644" w:rsidRPr="0091512E">
+      <w:r w:rsidR="00660644" w:rsidRPr="00CC756D">
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>threatscape</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091512E">
+      <w:r w:rsidRPr="00CC756D">
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">.  At minimum, an annual security risk and controls review </w:t>
       </w:r>
-      <w:r w:rsidR="00A13D90" w:rsidRPr="0091512E">
+      <w:r w:rsidR="00A13D90" w:rsidRPr="00CC756D">
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">for your organisation </w:t>
       </w:r>
-      <w:r w:rsidRPr="0091512E">
+      <w:r w:rsidRPr="00CC756D">
         <w:rPr>
           <w:i/>
-          <w:color w:val="7030A0"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>is recommended.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244C7543" w14:textId="77777777" w:rsidR="00E323A9" w:rsidRDefault="00E323A9" w:rsidP="00E323A9"/>
     <w:p w14:paraId="243B615C" w14:textId="77777777" w:rsidR="00C74D3C" w:rsidRPr="00E323A9" w:rsidRDefault="00C74D3C" w:rsidP="00E323A9"/>
     <w:sectPr w:rsidR="00C74D3C" w:rsidRPr="00E323A9" w:rsidSect="00076B35">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="993" w:right="1134" w:bottom="709" w:left="1134" w:header="567" w:footer="358" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2B9901DD" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRDefault="00A13D90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="39406EAA" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRDefault="00A13D90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir LT 45 Book">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6143445C" w14:textId="5A600B96" w:rsidR="00A13D90" w:rsidRPr="006650A1" w:rsidRDefault="0091512E" w:rsidP="006650A1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6143445C" w14:textId="752FE091" w:rsidR="00A13D90" w:rsidRPr="006650A1" w:rsidRDefault="00CC756D" w:rsidP="006650A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:between w:val="single" w:sz="8" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="-709"/>
         <w:tab w:val="left" w:pos="1665"/>
         <w:tab w:val="left" w:pos="8931"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:ind w:left="-426" w:right="-282" w:hanging="141"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:pict w14:anchorId="407F212D">
         <v:rect id="_x0000_i1028" style="width:552.85pt;height:1pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">© </w:t>
+      <w:t>©</w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00924224">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">QBE Insurance (Europe) Limited </w:t>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">QBE </w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>UK</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Limited </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME  \@ "YYYY"  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
-[...1 lines deleted...]
-      <w:t>2020</w:t>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>2025</w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">. Please view our </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+      <w:r w:rsidRPr="00302318">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="14"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>disclaimer</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-        <w:sz w:val="14"/>
-        <w:szCs w:val="14"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:b/>
-        <w:sz w:val="14"/>
-        <w:szCs w:val="14"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">QBE Template </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Technical Security Considerations </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>QBE</w:t>
+      <w:t xml:space="preserve">/ </w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
-[...8 lines deleted...]
-    <w:r w:rsidR="00A13D90">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">Risk Solutions </w:t>
+      <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
-[...7 lines deleted...]
-    <w:r w:rsidR="00A13D90">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Documents</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
-    <w:r w:rsidR="00660644">
-[...6 lines deleted...]
-    <w:r w:rsidR="00A13D90">
+    <w:r w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">/ Page </w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00E31933">
-[...9 lines deleted...]
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E31933">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-        <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6F289C3A" w14:textId="50FD91DB" w:rsidR="00A13D90" w:rsidRPr="00E10B8D" w:rsidRDefault="0091512E" w:rsidP="006650A1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F289C3A" w14:textId="0A8ED550" w:rsidR="00A13D90" w:rsidRPr="00E10B8D" w:rsidRDefault="00CC756D" w:rsidP="006650A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:between w:val="single" w:sz="8" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="-709"/>
         <w:tab w:val="left" w:pos="1665"/>
         <w:tab w:val="left" w:pos="8931"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:ind w:left="-426" w:right="-282" w:hanging="141"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:pict w14:anchorId="042436DF">
         <v:rect id="_x0000_i1029" style="width:552.85pt;height:1pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">© </w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">QBE Insurance (Europe) Limited </w:t>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">QBE </w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>UK</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Limited </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME  \@ "YYYY"  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
-[...1 lines deleted...]
-      <w:t>2020</w:t>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>2025</w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
-        <w:szCs w:val="14"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">. Please view our </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+      <w:r w:rsidRPr="00302318">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="14"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>disclaimer</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-        <w:sz w:val="14"/>
-        <w:szCs w:val="14"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:b/>
-        <w:sz w:val="14"/>
-        <w:szCs w:val="14"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
         <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">QBE Template </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r w:rsidR="00660644">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="12"/>
+      </w:rPr>
+      <w:t>Technical Security Considerations</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>QBE</w:t>
+      <w:t xml:space="preserve">/ </w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
-[...8 lines deleted...]
-    <w:r w:rsidR="00A13D90">
+    <w:r w:rsidRPr="00302318">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">Risk Solutions </w:t>
+      <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
-[...7 lines deleted...]
-    <w:r w:rsidR="00A13D90">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Documents</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00302318">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
-    </w:r>
-[...5 lines deleted...]
-      <w:t>Technical Security Considerations</w:t>
     </w:r>
     <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">/ Page </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
@@ -2571,85 +3156,85 @@
     </w:r>
     <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00A13D90" w:rsidRPr="00924224">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0D74DB92" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRDefault="00A13D90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="553C836F" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRDefault="00A13D90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="401FB964" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRDefault="00A13D90" w:rsidP="004B4CBC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="2895"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="9180" w:type="dxa"/>
       <w:tblInd w:w="891" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2093"/>
       <w:gridCol w:w="7087"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A13D90" w:rsidRPr="00FE68A8" w14:paraId="03A7B150" w14:textId="77777777" w:rsidTr="00AC1CBE">
       <w:trPr>
         <w:trHeight w:val="557"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -2800,83 +3385,83 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008839B8">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>TECHNICAL SECURITY CONSIDERATIONS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5CD98910" w14:textId="77777777" w:rsidR="00A13D90" w:rsidRDefault="00A13D90">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1062" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1063" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1064" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="8832CC10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0377BF7E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -6314,222 +6899,223 @@
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FE4322C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2704274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1257060751">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1878932430">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1123965616">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="38020409">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2065369659">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2064209621">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="945036302">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1770127369">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1582180757">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="816994784">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2046977566">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1782338707">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1664354429">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="382221680">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="613906655">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="561478790">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1107625063">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1145587966">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1444571563">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="727260596">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="735320950">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2002196580">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="2022196359">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="427429820">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="323166232">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="85541053">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1584413408">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1442191452">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="574441646">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1711998964">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="363796820">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="177086903">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1639919192">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1252739032">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1337928142">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1221865401">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1582179456">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="202326723">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="965500612">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1277787725">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="431315688">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="702100829">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="245462570">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1093819302">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="598149548">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="93"/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E90CA1"/>
     <w:rsid w:val="000064FD"/>
     <w:rsid w:val="00035329"/>
+    <w:rsid w:val="00042C1C"/>
     <w:rsid w:val="0005765E"/>
     <w:rsid w:val="00076B35"/>
     <w:rsid w:val="000A1776"/>
     <w:rsid w:val="000E29E4"/>
     <w:rsid w:val="00113775"/>
     <w:rsid w:val="001372ED"/>
     <w:rsid w:val="00141B9A"/>
     <w:rsid w:val="001661B8"/>
     <w:rsid w:val="001D5296"/>
     <w:rsid w:val="0024283B"/>
     <w:rsid w:val="002625C6"/>
     <w:rsid w:val="002804FC"/>
     <w:rsid w:val="00295F3B"/>
     <w:rsid w:val="002A6935"/>
     <w:rsid w:val="002B2568"/>
     <w:rsid w:val="002E3CD4"/>
     <w:rsid w:val="002E7B8F"/>
     <w:rsid w:val="003D1DEF"/>
     <w:rsid w:val="003D64F7"/>
     <w:rsid w:val="004251A7"/>
     <w:rsid w:val="00463574"/>
     <w:rsid w:val="004965D8"/>
     <w:rsid w:val="004B4CBC"/>
     <w:rsid w:val="004D74A8"/>
     <w:rsid w:val="00530987"/>
@@ -6544,145 +7130,149 @@
     <w:rsid w:val="0065556E"/>
     <w:rsid w:val="00660644"/>
     <w:rsid w:val="006650A1"/>
     <w:rsid w:val="00672B78"/>
     <w:rsid w:val="00677048"/>
     <w:rsid w:val="006C1204"/>
     <w:rsid w:val="006F5AD3"/>
     <w:rsid w:val="006F6AEB"/>
     <w:rsid w:val="0073308B"/>
     <w:rsid w:val="00750F11"/>
     <w:rsid w:val="007638CA"/>
     <w:rsid w:val="00772346"/>
     <w:rsid w:val="007A58FE"/>
     <w:rsid w:val="007C1D69"/>
     <w:rsid w:val="007C1DD1"/>
     <w:rsid w:val="007D35B2"/>
     <w:rsid w:val="007D787B"/>
     <w:rsid w:val="007F1CAC"/>
     <w:rsid w:val="00822CD9"/>
     <w:rsid w:val="008357D6"/>
     <w:rsid w:val="008839B8"/>
     <w:rsid w:val="00887820"/>
     <w:rsid w:val="00894927"/>
     <w:rsid w:val="008A57E9"/>
     <w:rsid w:val="008C0CA2"/>
+    <w:rsid w:val="008C7053"/>
     <w:rsid w:val="008D1A0E"/>
     <w:rsid w:val="008F10D1"/>
     <w:rsid w:val="0091512E"/>
     <w:rsid w:val="00942126"/>
     <w:rsid w:val="009632DB"/>
     <w:rsid w:val="009B3BB8"/>
     <w:rsid w:val="009D7162"/>
+    <w:rsid w:val="009F3EB1"/>
     <w:rsid w:val="00A02B1D"/>
     <w:rsid w:val="00A13D90"/>
     <w:rsid w:val="00A30218"/>
     <w:rsid w:val="00A75489"/>
     <w:rsid w:val="00AC1CBE"/>
     <w:rsid w:val="00AC4021"/>
     <w:rsid w:val="00AF00A5"/>
     <w:rsid w:val="00B02F3B"/>
     <w:rsid w:val="00B47D1C"/>
     <w:rsid w:val="00B62767"/>
     <w:rsid w:val="00B679BC"/>
     <w:rsid w:val="00B7765B"/>
     <w:rsid w:val="00BA064C"/>
     <w:rsid w:val="00BA6F4A"/>
     <w:rsid w:val="00BC00F0"/>
     <w:rsid w:val="00BD2EA4"/>
     <w:rsid w:val="00C350DD"/>
     <w:rsid w:val="00C63FA5"/>
     <w:rsid w:val="00C74D3C"/>
     <w:rsid w:val="00CC347B"/>
+    <w:rsid w:val="00CC756D"/>
     <w:rsid w:val="00CD415E"/>
     <w:rsid w:val="00D058CD"/>
     <w:rsid w:val="00D61FDA"/>
     <w:rsid w:val="00D66C0D"/>
     <w:rsid w:val="00DA7709"/>
     <w:rsid w:val="00DB0AE8"/>
     <w:rsid w:val="00DC2A2E"/>
     <w:rsid w:val="00E16BB4"/>
     <w:rsid w:val="00E227EC"/>
     <w:rsid w:val="00E31933"/>
     <w:rsid w:val="00E323A9"/>
+    <w:rsid w:val="00E3553F"/>
     <w:rsid w:val="00E901A7"/>
     <w:rsid w:val="00E90CA1"/>
     <w:rsid w:val="00EA1681"/>
     <w:rsid w:val="00EB206C"/>
     <w:rsid w:val="00EB7DB0"/>
     <w:rsid w:val="00EC4840"/>
     <w:rsid w:val="00F045A8"/>
     <w:rsid w:val="00F11F2D"/>
     <w:rsid w:val="00F15C89"/>
     <w:rsid w:val="00F46319"/>
     <w:rsid w:val="00F61E66"/>
     <w:rsid w:val="00F85139"/>
     <w:rsid w:val="00F96152"/>
     <w:rsid w:val="00FB4FE8"/>
     <w:rsid w:val="00FF267D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1B898319"/>
   <w15:docId w15:val="{8EF02573-8901-437D-88C9-10C8D4AFBC38}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6793,51 +7383,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7015,51 +7605,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E901A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E901A7"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9923"/>
       </w:tabs>
       <w:ind w:left="720" w:right="-282"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -7321,51 +7910,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="006650A1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00660644"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1155800525">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1026904371">
           <w:marLeft w:val="60"/>
           <w:marRight w:val="300"/>
           <w:marTop w:val="150"/>
           <w:marBottom w:val="300"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7388,55 +7977,55 @@
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="288"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="12" w:color="DDDDDD"/>
                     <w:left w:val="single" w:sz="6" w:space="12" w:color="DDDDDD"/>
                     <w:bottom w:val="single" w:sz="6" w:space="12" w:color="DDDDDD"/>
                     <w:right w:val="single" w:sz="6" w:space="12" w:color="DDDDDD"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncsc.gov.uk/guidance/tls-external-facing-services" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncsc.gov.uk/guidance/using-ipsec-protect-data" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qbeeurope.com/professional-financial/br-quality-assurance.asp" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbeeurope.com/risk-solutions/template-documents/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qbeeurope.com/professional-financial/br-quality-assurance.asp" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbeeurope.com/risk-solutions/template-documents/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7682,80 +8271,86 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{1a2c4c6c-778f-4a71-abb2-982986745419}" enabled="1" method="Standard" siteId="{ce56fae6-055d-4c9f-b6c9-9d341506a491}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5281</Characters>
+  <Pages>3</Pages>
+  <Words>1043</Words>
+  <Characters>6162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Whistle Blowing Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>QBE Europe</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6195</CharactersWithSpaces>
+  <CharactersWithSpaces>7191</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Whistle Blowing Policy</dc:title>
   <dc:subject>Int'l Sols Whistle Blowing</dc:subject>
   <dc:creator>QBE FSM RS</dc:creator>
   <cp:keywords>Whistle Blowing</cp:keywords>
   <dc:description>Formatting changes made to create consistency across precedent documents_x000d_
 Rewording of all text to removed reference to uk legiislative requirements and SRA  requirements._x000d_
 v1.2 Formatting changes made to create consistency across precedent documents</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>International</cp:category>
   <cp:contentStatus>v1</cp:contentStatus>
 </cp:coreProperties>
 </file>
 