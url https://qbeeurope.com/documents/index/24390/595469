--- v0 (2026-04-30)
+++ v1 (2026-10-25)
@@ -1,2535 +1,1936 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E6A6885" w14:textId="77777777" w:rsidR="00493C13" w:rsidRDefault="00493C13" w:rsidP="00493C13">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">When working from home or away from the office, it is important to understand what you must do protect yourself and our organisation against common security risks.  </w:t>
+    <w:p w14:paraId="3E6A6885" w14:textId="66351F57" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="005441C6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When working from home or away from the office, it is important to understand </w:t>
+      </w:r>
+      <w:r w:rsidR="00206C33" w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>protect yourself and our organisation against common security risks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13389D59" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="00FC29F3" w:rsidRDefault="00493C13" w:rsidP="00493C13">
-      <w:pPr>
+    <w:p w14:paraId="13389D59" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="005441C6">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DF90970" w14:textId="77777777" w:rsidR="00493C13" w:rsidRDefault="00493C13" w:rsidP="00493C13">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Here are some key reminders which you should review regularly:   </w:t>
+    <w:p w14:paraId="7DF90970" w14:textId="1F0028C6" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="005441C6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Here are some key reminders which you should review regularly:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EC1109" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="00513DB3" w:rsidRDefault="00493C13" w:rsidP="00493C13">
-      <w:pPr>
+    <w:p w14:paraId="55EC1109" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="005441C6">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00513DB3">
+      <w:r w:rsidRPr="005441C6">
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[The suggested ‘reminders’ below should be adapted to reflect your organisation’s priorities.  Please delete this guiding sentence before you print &amp; share these hand-outs with your staff.]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="7797" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3544"/>
-        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="3799"/>
+        <w:gridCol w:w="3998"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00493C13" w14:paraId="0A5B3377" w14:textId="77777777" w:rsidTr="00101EF3">
+      <w:tr w:rsidR="00493C13" w14:paraId="0A5B3377" w14:textId="77777777" w:rsidTr="005441C6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3799" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C567024" w14:textId="77777777" w:rsidR="00493C13" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="5C567024" w14:textId="7C0AF9D3" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="006600"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DO</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A52AF">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>only</w:t>
             </w:r>
-            <w:r w:rsidRPr="006704C7">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> approved device to access office systems.</w:t>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> use approved device</w:t>
+            </w:r>
+            <w:r w:rsidR="002E72FD" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to access </w:t>
+            </w:r>
+            <w:r w:rsidR="002E72FD" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">company </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3998" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B19082A" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="00A26A64" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="7B19082A" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00212F61">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0008471F">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do NOT </w:t>
             </w:r>
-            <w:r w:rsidRPr="006704C7">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> public Wi-Fi - always connect to a secure network.</w:t>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>use public Wi-Fi - always connect to a secure network.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493C13" w14:paraId="2AB1D6CC" w14:textId="77777777" w:rsidTr="00101EF3">
+      <w:tr w:rsidR="001D2D53" w14:paraId="5480215D" w14:textId="77777777" w:rsidTr="005441C6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3799" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EF4FBD2" w14:textId="7E86838C" w:rsidR="001D2D53" w:rsidRPr="005441C6" w:rsidRDefault="001D2D53" w:rsidP="00101EF3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="006600"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="006600"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DO </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">secure </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6CB3" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>your home network</w:t>
+            </w:r>
+            <w:r w:rsidR="00D730E9" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, chang</w:t>
+            </w:r>
+            <w:r w:rsidR="00841F62" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00D730E9" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> default passwords and </w:t>
+            </w:r>
+            <w:r w:rsidR="00841F62" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>use approved VPN’s.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="476DA5D8" w14:textId="164E9AD0" w:rsidR="001D2D53" w:rsidRPr="005441C6" w:rsidRDefault="002445A5" w:rsidP="00101EF3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do NOT </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0B82" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">share access to your home Wi-Fi with </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA6ED8" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">untrusted visitors </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4D84" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>or devices.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00910574" w14:paraId="5C3630D3" w14:textId="77777777" w:rsidTr="005441C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3799" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="693F43D0" w14:textId="23C8EF13" w:rsidR="00910574" w:rsidRPr="005441C6" w:rsidRDefault="00910574" w:rsidP="00101EF3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="006600"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DO use multi-factor authentication (MFA) where available (especially for remote access, email, and cloud services).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B197F52" w14:textId="3D2AC4A5" w:rsidR="00910574" w:rsidRPr="005441C6" w:rsidRDefault="00910574" w:rsidP="00101EF3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Do NOT re-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">use passwords across personal and work devices / systems. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Use long, unique passphrases and an approved password manager.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00493C13" w14:paraId="2AB1D6CC" w14:textId="77777777" w:rsidTr="005441C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3799" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67D2079D" w14:textId="77777777" w:rsidR="00493C13" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="67D2079D" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="006600"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DO</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>be vigilant of your environment - keep confidential information private (e.g. calls, conversations, all documents).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3998" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F7AF264" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="00752CFE" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="7F7AF264" w14:textId="0486A01E" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0008471F">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do NOT </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A26A64">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> always lock it when unattended in private spaces. </w:t>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leave your computer unattended in a public place; and always lock it when unattended </w:t>
+            </w:r>
+            <w:r w:rsidR="002E72FD" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(even </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in private spaces</w:t>
+            </w:r>
+            <w:r w:rsidR="002E72FD" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493C13" w14:paraId="43859B91" w14:textId="77777777" w:rsidTr="00101EF3">
+      <w:tr w:rsidR="00493C13" w14:paraId="43859B91" w14:textId="77777777" w:rsidTr="005441C6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3799" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="038A1C51" w14:textId="77777777" w:rsidR="00493C13" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="038A1C51" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00212F61">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="006600"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DO</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>encrypt all sensitive information in transit and in situ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3998" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="646CF87C" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="005E3738" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="646CF87C" w14:textId="5E94D716" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0008471F">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do NOT </w:t>
             </w:r>
-            <w:r w:rsidRPr="006704C7">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009A3457" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009A3457" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>forward confidential client or firm data to a personal email address.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493C13" w14:paraId="5889AE12" w14:textId="77777777" w:rsidTr="00101EF3">
+      <w:tr w:rsidR="00493C13" w14:paraId="5889AE12" w14:textId="77777777" w:rsidTr="005441C6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3799" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77ADE071" w14:textId="77777777" w:rsidR="00493C13" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="77ADE071" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00212F61">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="006600"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DO</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">save sensitive information to the company’s central drives (never locally).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3998" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="648835ED" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="00A26A64" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="648835ED" w14:textId="66424606" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0008471F">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do NOT </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>remove paper files from the office without approval.</w:t>
+            <w:r w:rsidR="009A3457" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">print or store </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paper files </w:t>
+            </w:r>
+            <w:r w:rsidR="009A3457" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">outside </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the office </w:t>
+            </w:r>
+            <w:r w:rsidR="009A3457" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>unless you have</w:t>
+            </w:r>
+            <w:r w:rsidR="00C831F1" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>approval</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3457" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and can keep them secure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493C13" w14:paraId="6F101F3E" w14:textId="77777777" w:rsidTr="00101EF3">
+      <w:tr w:rsidR="00493C13" w14:paraId="6F101F3E" w14:textId="77777777" w:rsidTr="005441C6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3799" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34E7D4BD" w14:textId="77777777" w:rsidR="00493C13" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="34E7D4BD" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00212F61">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="006600"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DO</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-              <w:t xml:space="preserve"> social media.</w:t>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>stay alert to social engineering scams and consider how you are using social media.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3998" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CD9153A" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="0008471F" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="3CD9153A" w14:textId="0C8096B3" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00910574" w:rsidP="005441C6">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0008471F">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Do NOT use USB drives or removable media for work information unless approved by IT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493C13" w14:paraId="13790CC2" w14:textId="77777777" w:rsidTr="00101EF3">
+      <w:tr w:rsidR="00493C13" w14:paraId="13790CC2" w14:textId="77777777" w:rsidTr="005441C6">
+        <w:trPr>
+          <w:trHeight w:val="1070"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="588B912C" w14:textId="77777777" w:rsidR="00493C13" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="588B912C" w14:textId="3E8B5E2C" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="006600"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DO</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A3D68">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...77 lines deleted...]
-              <w:t>]</w:t>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">report </w:t>
+            </w:r>
+            <w:r w:rsidR="002E72FD" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">suspected and actual </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>security incidents promptly to: [add details]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D4D245D" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="00A26A64" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="7D4D245D" w14:textId="26A1B150" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0008471F">
+            <w:r w:rsidRPr="005441C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do NOT </w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-              <w:t xml:space="preserve"> security settings are set to high.</w:t>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">delay applying </w:t>
+            </w:r>
+            <w:r w:rsidR="009A3457" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">software, browser or security updates and patches. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">any software patches; </w:t>
+            </w:r>
+            <w:r w:rsidR="009A3457" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nsure security settings are set to high.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493C13" w14:paraId="6A0F9F43" w14:textId="77777777" w:rsidTr="00101EF3">
+      <w:tr w:rsidR="001024A5" w:rsidRPr="00C831F1" w14:paraId="0E68FA1B" w14:textId="77777777" w:rsidTr="005441C6">
+        <w:trPr>
+          <w:trHeight w:val="132"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7797" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25EB2374" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="00A26A64" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="7E90A724" w14:textId="77777777" w:rsidR="001024A5" w:rsidRPr="005441C6" w:rsidRDefault="001024A5" w:rsidP="005441C6">
             <w:pPr>
               <w:ind w:left="360"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A3D68">
-[...34 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...148 lines deleted...]
-      <w:tr w:rsidR="00493C13" w14:paraId="66EEA2E7" w14:textId="77777777" w:rsidTr="00101EF3">
+      <w:tr w:rsidR="00493C13" w14:paraId="6A0F9F43" w14:textId="77777777" w:rsidTr="005441C6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...877 lines deleted...]
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7797" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18D3B008" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="00A26A64" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="25EB2374" w14:textId="1AD781AD" w:rsidR="00493C13" w:rsidRPr="00A26A64" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3D68">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="006600"/>
               </w:rPr>
               <w:t xml:space="preserve">REMEMBER </w:t>
             </w:r>
             <w:r w:rsidRPr="00A26A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>to take regular rest and stretch breaks</w:t>
             </w:r>
+            <w:r w:rsidR="00C831F1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0C14E944" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="00A26A64" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
+          <w:p w14:paraId="48BBDCBA" w14:textId="512C1B30" w:rsidR="00493C13" w:rsidRPr="00A26A64" w:rsidRDefault="00493C13" w:rsidP="00101EF3">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>and keep in touch with your colleagues.</w:t>
+              <w:t xml:space="preserve">and keep in touch with your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C831F1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>colleagues</w:t>
+            </w:r>
+            <w:r w:rsidR="00C831F1" w:rsidRPr="00C831F1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C831F1" w:rsidRPr="005441C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>while working remotely</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C831F1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EE57645" w14:textId="77777777" w:rsidR="00493C13" w:rsidRDefault="00493C13" w:rsidP="00493C13"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">The above reminders provide only a summary extract of the provisions of our Remote Working Policy.  Please ensure that you have read and are familiar with the current policy, available here [insert </w:t>
+    <w:p w14:paraId="1CC57C09" w14:textId="4333371E" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00493C13">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The above reminders </w:t>
+      </w:r>
+      <w:r w:rsidR="00206C33" w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a summary of the provisions of our Remote Working Policy.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00206C33" w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsure that you have read and are familiar with the current policy, available here </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>url</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve">].  </w:t>
+      <w:r w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>].  Failure to adhere to the policy may lead to disciplinary action.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:t>Failure to adhere to the policy may lead to disciplinary action.</w:t>
+      <w:r w:rsidR="005441C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="005441C6">
         <w:rPr>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6962BEBD" w14:textId="2C264A98" w:rsidR="00493C13" w:rsidRDefault="00493C13" w:rsidP="00493C13">
+    <w:p w14:paraId="5F342EC6" w14:textId="01FCE446" w:rsidR="00493C13" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00493C13">
       <w:pPr>
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B24EAB">
+      <w:r w:rsidRPr="005441C6">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">This reminder sheet should be displayed in your most frequented remote working </w:t>
+        <w:t>This reminder sheet should be displayed in your most frequented remote working space</w:t>
       </w:r>
-      <w:r w:rsidR="00793EB2" w:rsidRPr="00B24EAB">
+      <w:r w:rsidR="00793EB2" w:rsidRPr="005441C6">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00793EB2" w:rsidRPr="00B24EAB">
+      <w:r w:rsidRPr="005441C6">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="00793EB2">
+      <w:r w:rsidR="00793EB2" w:rsidRPr="005441C6">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> one can be kept</w:t>
       </w:r>
-      <w:r w:rsidR="00793EB2" w:rsidRPr="00B24EAB">
+      <w:r w:rsidRPr="005441C6">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your laptop/remote device used for work.  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="0C3C3A12" w14:textId="77777777" w:rsidR="00493C13" w:rsidRPr="00B24EAB" w:rsidRDefault="00493C13" w:rsidP="00493C13">
-[...6 lines deleted...]
-    <w:p w14:paraId="193DF00D" w14:textId="11A87A55" w:rsidR="009F2CE3" w:rsidRPr="005B479F" w:rsidRDefault="00493C13" w:rsidP="00493C13">
+    <w:p w14:paraId="33B8FB88" w14:textId="6CD058D6" w:rsidR="00757B5C" w:rsidRPr="005441C6" w:rsidRDefault="00493C13" w:rsidP="00493C13">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B479F">
+      <w:r w:rsidRPr="005441C6">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FOR ANY IT ISSUES CONTACT: [Telephone/email]</w:t>
+        <w:t xml:space="preserve">FOR IT </w:t>
+      </w:r>
+      <w:r w:rsidR="00C831F1" w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OR SECURITY SUPPORT,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005441C6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTACT: [Telephone/email]</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009F2CE3" w:rsidRPr="005B479F" w:rsidSect="00CB060D">
+    <w:sectPr w:rsidR="00757B5C" w:rsidRPr="005441C6" w:rsidSect="00CB060D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="8419" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="567" w:right="397" w:bottom="567" w:left="397" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgBorders w:display="firstPage" w:offsetFrom="page">
         <w:right w:val="dashed" w:sz="4" w:space="5" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A4E0DBA" w14:textId="77777777" w:rsidR="0006346F" w:rsidRDefault="0006346F" w:rsidP="00A66605">
+    <w:p w14:paraId="20616A05" w14:textId="77777777" w:rsidR="00315831" w:rsidRDefault="00315831" w:rsidP="00A66605">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6201ECA4" w14:textId="77777777" w:rsidR="0006346F" w:rsidRDefault="0006346F" w:rsidP="00A66605">
+    <w:p w14:paraId="5DA55A94" w14:textId="77777777" w:rsidR="00315831" w:rsidRDefault="00315831" w:rsidP="00A66605">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="675B25CC" w14:textId="77777777" w:rsidR="0006346F" w:rsidRDefault="0006346F" w:rsidP="00A66605">
+    <w:p w14:paraId="22CB2002" w14:textId="77777777" w:rsidR="00315831" w:rsidRDefault="00315831" w:rsidP="00A66605">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AE7A359" w14:textId="77777777" w:rsidR="0006346F" w:rsidRDefault="0006346F" w:rsidP="00A66605">
+    <w:p w14:paraId="068A89D0" w14:textId="77777777" w:rsidR="00315831" w:rsidRDefault="00315831" w:rsidP="00A66605">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="7ABB475B" w14:textId="77777777" w:rsidR="0006346F" w:rsidRDefault="0006346F" w:rsidP="00A66605">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00DC188F" w14:textId="18B4D808" w:rsidR="0006346F" w:rsidRDefault="0006346F" w:rsidP="005441C6">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A66605">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t>IMPORTANT REMINDERS</w:t>
+      <w:t>IMPORTANT REMINDER</w:t>
     </w:r>
-    <w:r w:rsidRPr="00A66605">
+    <w:r w:rsidR="005441C6">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve">S </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005441C6">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>on REMOTE WORKING</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005441C6">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
-      <w:t>[Insert firm logo]</w:t>
+      <w:t xml:space="preserve">[Insert </w:t>
+    </w:r>
+    <w:r w:rsidR="005441C6">
+      <w:t>logo]</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7DAD6A83" w14:textId="77777777" w:rsidR="0006346F" w:rsidRDefault="0006346F" w:rsidP="00A66605">
+  <w:p w14:paraId="6BD8737B" w14:textId="77777777" w:rsidR="005441C6" w:rsidRPr="005441C6" w:rsidRDefault="005441C6" w:rsidP="005441C6">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BA62D35"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2426313C"/>
+    <w:tmpl w:val="29FAC66A"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="4"/>
+      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CC94841"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A9743F66"/>
+    <w:tmpl w:val="75FEFDE2"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="7"/>
+      <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
@@ -2609,51 +2010,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E8B3A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD1E7DF8"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -2698,164 +2099,332 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB6046A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B2432F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44D027E0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D1425258"/>
+    <w:tmpl w:val="98068AA0"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="3"/>
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51C25829"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C9846076"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -2924,65 +2493,628 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C3D5F2E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C84A56BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61391949"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA2ADDE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65E54563"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F8404B3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70390B45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D65C029C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="719231B6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BB8EF0AC"/>
+    <w:tmpl w:val="A0F69C68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3037,56 +3169,197 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="744C5318"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EF2AA998"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CB16F7C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D89C6374"/>
+    <w:tmpl w:val="20E6A25C"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="5"/>
+      <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3177,432 +3450,678 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1802529470">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="2" w16cid:durableId="325978919">
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="3" w16cid:durableId="133105210">
+    <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="4" w16cid:durableId="1112019164">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="944535692">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...25 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="451440881">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="180825771">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="815603996">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1011182803">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2018387071">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="776291331">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1400904537">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1645238764">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:printTwoOnOne/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A66605"/>
     <w:rsid w:val="00034125"/>
     <w:rsid w:val="0006346F"/>
     <w:rsid w:val="0008471F"/>
     <w:rsid w:val="000F72A3"/>
+    <w:rsid w:val="000F7637"/>
+    <w:rsid w:val="001024A5"/>
+    <w:rsid w:val="001958D9"/>
+    <w:rsid w:val="001D2D53"/>
+    <w:rsid w:val="00206C33"/>
+    <w:rsid w:val="00212F61"/>
+    <w:rsid w:val="002445A5"/>
     <w:rsid w:val="0027165C"/>
     <w:rsid w:val="002A4265"/>
+    <w:rsid w:val="002E72FD"/>
     <w:rsid w:val="003031B3"/>
+    <w:rsid w:val="00315831"/>
     <w:rsid w:val="00316D4A"/>
+    <w:rsid w:val="003618D0"/>
     <w:rsid w:val="00373100"/>
     <w:rsid w:val="003A3D68"/>
     <w:rsid w:val="003D5873"/>
     <w:rsid w:val="004207A2"/>
+    <w:rsid w:val="00455E5F"/>
     <w:rsid w:val="00464B28"/>
     <w:rsid w:val="004835AA"/>
     <w:rsid w:val="00493C13"/>
     <w:rsid w:val="00513DB3"/>
+    <w:rsid w:val="00514D77"/>
+    <w:rsid w:val="005441C6"/>
     <w:rsid w:val="005B479F"/>
     <w:rsid w:val="005D0538"/>
     <w:rsid w:val="005E3738"/>
+    <w:rsid w:val="00606B09"/>
     <w:rsid w:val="006334D2"/>
     <w:rsid w:val="00752CFE"/>
+    <w:rsid w:val="00757B5C"/>
+    <w:rsid w:val="00757CA1"/>
     <w:rsid w:val="00773A53"/>
     <w:rsid w:val="00793EB2"/>
     <w:rsid w:val="007A52AF"/>
+    <w:rsid w:val="007B0A92"/>
+    <w:rsid w:val="007D2D7E"/>
+    <w:rsid w:val="00837D4C"/>
+    <w:rsid w:val="00841F62"/>
+    <w:rsid w:val="008928BF"/>
+    <w:rsid w:val="008A0038"/>
     <w:rsid w:val="008F34E2"/>
+    <w:rsid w:val="00910574"/>
     <w:rsid w:val="009466CB"/>
+    <w:rsid w:val="009A3457"/>
     <w:rsid w:val="009B2CAC"/>
     <w:rsid w:val="009D5CE9"/>
     <w:rsid w:val="009F2CE3"/>
     <w:rsid w:val="009F6927"/>
     <w:rsid w:val="00A05F1F"/>
+    <w:rsid w:val="00A12EFA"/>
     <w:rsid w:val="00A26A64"/>
     <w:rsid w:val="00A66605"/>
+    <w:rsid w:val="00A66A05"/>
     <w:rsid w:val="00AE1EAB"/>
+    <w:rsid w:val="00B051BD"/>
     <w:rsid w:val="00B24EAB"/>
+    <w:rsid w:val="00B33403"/>
+    <w:rsid w:val="00BA6ED8"/>
+    <w:rsid w:val="00C00FBD"/>
+    <w:rsid w:val="00C831F1"/>
     <w:rsid w:val="00CB060D"/>
     <w:rsid w:val="00CC59C7"/>
+    <w:rsid w:val="00D248F3"/>
+    <w:rsid w:val="00D730E9"/>
+    <w:rsid w:val="00DA0B82"/>
     <w:rsid w:val="00DF1629"/>
+    <w:rsid w:val="00DF4C85"/>
     <w:rsid w:val="00E013BE"/>
     <w:rsid w:val="00E12759"/>
     <w:rsid w:val="00EA3D14"/>
+    <w:rsid w:val="00EC1148"/>
+    <w:rsid w:val="00FC3C65"/>
+    <w:rsid w:val="00FD4FE1"/>
+    <w:rsid w:val="00FD6CB3"/>
+    <w:rsid w:val="00FF4D84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="701B8F6D"/>
+  <w15:docId w15:val="{5493FA95-4A7E-4565-BF51-64BD97E2E1C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...24 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A66605"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -3675,336 +4194,75 @@
     <w:qFormat/>
     <w:rsid w:val="009F6927"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009F6927"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-</w:styles>
-[...161 lines deleted...]
-    <w:rsid w:val="00A66605"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B051BD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...102 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4248,71 +4506,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A25CE71C-62C6-42B1-99E7-F431F8FEE8BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{1a2c4c6c-778f-4a71-abb2-982986745419}" enabled="1" method="Standard" siteId="{ce56fae6-055d-4c9f-b6c9-9d341506a491}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3289</Characters>
+  <Pages>1</Pages>
+  <Words>401</Words>
+  <Characters>2062</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>QBE Management (UK) Ltd</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3859</CharactersWithSpaces>
+  <CharactersWithSpaces>2435</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jaini Gudhka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>